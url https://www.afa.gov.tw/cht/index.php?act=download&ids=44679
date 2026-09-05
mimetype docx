--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="304BD42C" w14:textId="1B5449F6" w:rsidR="00E15463" w:rsidRPr="000E7F10" w:rsidRDefault="00E15463" w:rsidP="00E15463">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7F10">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
       <w:r w:rsidR="00266E0F" w:rsidRPr="000E7F10">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -4099,702 +4099,491 @@
           <w:p w14:paraId="37B0EEF1" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.5公噸以下</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CB55B7" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="19CB55B7" w14:textId="51019666" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00F41655">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>44.8</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA41D4" w:rsidRPr="001D04CA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元/</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA41D4" w:rsidRPr="001D04CA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A40FDE" w14:textId="797ACC4B" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>38.4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001D04CA">
+              <w:t>67.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA41D4" w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>萬元/</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D04CA">
+            <w:r w:rsidR="00EA41D4" w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A40FDE" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="39018EF1" w14:textId="721C09BD" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>57.6</w:t>
-            </w:r>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA41D4" w:rsidRPr="001D04CA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>萬元/</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA41D4" w:rsidRPr="001D04CA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F41655" w:rsidRPr="001D04CA" w14:paraId="54583358" w14:textId="77777777" w:rsidTr="008B542E">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186200BD" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C31427" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E8C635" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:beforeLines="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>萬元/</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:t>3.5公噸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(不含)以上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39018EF1" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="51D43092" w14:textId="6A5B0AFD" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>240</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>48</w:t>
+              <w:t>萬元/</w:t>
             </w:r>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w14:paraId="54583358" w14:textId="77777777" w:rsidTr="00EA41D4">
+      <w:tr w:rsidR="00F41655" w:rsidRPr="001D04CA" w14:paraId="15D27554" w14:textId="77777777" w:rsidTr="00CA3BDB">
         <w:trPr>
-          <w:trHeight w:val="560"/>
+          <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186200BD" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="56B69CCC" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C31427" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="36AA122E" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D04CA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>冷藏車廂</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E8C635" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="358840E9" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.5公噸</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>3.5公噸以下</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D088EE9" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="7253D9AB" w14:textId="702DDB61" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>320萬元/</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>萬元/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>組</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F41655" w:rsidRPr="001D04CA" w14:paraId="253718AC" w14:textId="77777777" w:rsidTr="00476E3C">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5F5F34" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
-[...1 lines deleted...]
-              <w:pStyle w:val="a9"/>
+          <w:p w14:paraId="45EBC2E6" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
+            <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
-              <w:ind w:left="0"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1710" w:type="dxa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="456" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B69CCC" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
-[...16 lines deleted...]
-          <w:p w14:paraId="36AA122E" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="00A0D1EB" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D04CA">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358840E9" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="34A1C81D" w14:textId="77777777" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.5公噸以下</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:t>3.5公噸</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...153 lines deleted...]
-            <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.5公噸</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>(不含)以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D86CCAA" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
-[...73 lines deleted...]
-          <w:p w14:paraId="2EF26C72" w14:textId="77777777" w:rsidR="00EA41D4" w:rsidRPr="001D04CA" w:rsidRDefault="00EA41D4" w:rsidP="00EA41D4">
+          <w:p w14:paraId="2EF26C72" w14:textId="50C80A60" w:rsidR="00F41655" w:rsidRPr="001D04CA" w:rsidRDefault="00F41655" w:rsidP="00EA41D4">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
             <w:r w:rsidRPr="001D04CA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5487,63 +5276,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA41D4" w:rsidSect="00730B93">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1418" w:bottom="993" w:left="1418" w:header="851" w:footer="496" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F9218C3" w14:textId="77777777" w:rsidR="00716DDE" w:rsidRDefault="00716DDE" w:rsidP="008B25EF">
+    <w:p w14:paraId="2CBE9817" w14:textId="77777777" w:rsidR="00566D27" w:rsidRDefault="00566D27" w:rsidP="008B25EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7925DD3D" w14:textId="77777777" w:rsidR="00716DDE" w:rsidRDefault="00716DDE" w:rsidP="008B25EF">
+    <w:p w14:paraId="182E65FB" w14:textId="77777777" w:rsidR="00566D27" w:rsidRDefault="00566D27" w:rsidP="008B25EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
@@ -5558,51 +5347,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F4E2736" w14:textId="77777777" w:rsidR="00C41D4E" w:rsidRDefault="00C41D4E">
     <w:pPr>
       <w:pStyle w:val="af5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EB5BA05" wp14:editId="3CAE2776">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>548</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1444629253" name="文字方塊 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5699,76 +5488,76 @@
                       <w:rPr>
                         <w:rStyle w:val="80"/>
                       </w:rPr>
                       <w:t>21</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="80"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37AC6B0A" w14:textId="77777777" w:rsidR="00716DDE" w:rsidRDefault="00716DDE" w:rsidP="008B25EF">
+    <w:p w14:paraId="4614AD1D" w14:textId="77777777" w:rsidR="00566D27" w:rsidRDefault="00566D27" w:rsidP="008B25EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6318F799" w14:textId="77777777" w:rsidR="00716DDE" w:rsidRDefault="00716DDE" w:rsidP="008B25EF">
+    <w:p w14:paraId="5928C5A7" w14:textId="77777777" w:rsidR="00566D27" w:rsidRDefault="00566D27" w:rsidP="008B25EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E553CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6520E4BA"/>
     <w:lvl w:ilvl="0" w:tplc="358457A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -7964,50 +7753,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="560333400">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="249974066">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="737434000">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1631781574">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1521966396">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8050,50 +7840,51 @@
     <w:rsid w:val="00253BD2"/>
     <w:rsid w:val="00266E0F"/>
     <w:rsid w:val="002854A9"/>
     <w:rsid w:val="00296A7F"/>
     <w:rsid w:val="002B0518"/>
     <w:rsid w:val="00305BD1"/>
     <w:rsid w:val="00316325"/>
     <w:rsid w:val="00321D37"/>
     <w:rsid w:val="00344707"/>
     <w:rsid w:val="003458FD"/>
     <w:rsid w:val="00352972"/>
     <w:rsid w:val="003A1AA1"/>
     <w:rsid w:val="003B0502"/>
     <w:rsid w:val="003E2069"/>
     <w:rsid w:val="003F7CCC"/>
     <w:rsid w:val="004120A9"/>
     <w:rsid w:val="0044441E"/>
     <w:rsid w:val="00487EC3"/>
     <w:rsid w:val="00494B1A"/>
     <w:rsid w:val="00495321"/>
     <w:rsid w:val="004C4DFA"/>
     <w:rsid w:val="004F29DA"/>
     <w:rsid w:val="004F5BA9"/>
     <w:rsid w:val="00502296"/>
     <w:rsid w:val="00535DF1"/>
+    <w:rsid w:val="00566D27"/>
     <w:rsid w:val="00576191"/>
     <w:rsid w:val="00592BF7"/>
     <w:rsid w:val="005C060B"/>
     <w:rsid w:val="005D0702"/>
     <w:rsid w:val="005F3212"/>
     <w:rsid w:val="00694557"/>
     <w:rsid w:val="006F48CC"/>
     <w:rsid w:val="006F7B94"/>
     <w:rsid w:val="007079A4"/>
     <w:rsid w:val="00716DDE"/>
     <w:rsid w:val="00730B93"/>
     <w:rsid w:val="00761B52"/>
     <w:rsid w:val="00771BA0"/>
     <w:rsid w:val="00776C7B"/>
     <w:rsid w:val="00781AB8"/>
     <w:rsid w:val="007A25C4"/>
     <w:rsid w:val="007A33A7"/>
     <w:rsid w:val="007B2017"/>
     <w:rsid w:val="007F4FCB"/>
     <w:rsid w:val="008548E0"/>
     <w:rsid w:val="008603FF"/>
     <w:rsid w:val="008A5B91"/>
     <w:rsid w:val="008B25EF"/>
     <w:rsid w:val="008C5C48"/>
     <w:rsid w:val="008F0897"/>
@@ -8102,81 +7893,83 @@
     <w:rsid w:val="0093550E"/>
     <w:rsid w:val="00937CCC"/>
     <w:rsid w:val="00962647"/>
     <w:rsid w:val="009F2F28"/>
     <w:rsid w:val="009F4319"/>
     <w:rsid w:val="009F700A"/>
     <w:rsid w:val="00A37D52"/>
     <w:rsid w:val="00AA5BDB"/>
     <w:rsid w:val="00AA7554"/>
     <w:rsid w:val="00B01372"/>
     <w:rsid w:val="00B1229E"/>
     <w:rsid w:val="00B17753"/>
     <w:rsid w:val="00B24F12"/>
     <w:rsid w:val="00B57C10"/>
     <w:rsid w:val="00B6549A"/>
     <w:rsid w:val="00B717FF"/>
     <w:rsid w:val="00B9497E"/>
     <w:rsid w:val="00BB138C"/>
     <w:rsid w:val="00BC4699"/>
     <w:rsid w:val="00BE7DF1"/>
     <w:rsid w:val="00BF35DF"/>
     <w:rsid w:val="00BF7AAF"/>
     <w:rsid w:val="00C02ABA"/>
     <w:rsid w:val="00C14608"/>
     <w:rsid w:val="00C3142B"/>
+    <w:rsid w:val="00C413A3"/>
     <w:rsid w:val="00C41D4E"/>
     <w:rsid w:val="00C50B0F"/>
     <w:rsid w:val="00C54DC8"/>
     <w:rsid w:val="00C8511E"/>
     <w:rsid w:val="00CB00D2"/>
     <w:rsid w:val="00CE29C6"/>
     <w:rsid w:val="00CF3E0A"/>
     <w:rsid w:val="00CF67E8"/>
     <w:rsid w:val="00D008F3"/>
     <w:rsid w:val="00D0156F"/>
     <w:rsid w:val="00D219E2"/>
     <w:rsid w:val="00D56530"/>
     <w:rsid w:val="00D64600"/>
     <w:rsid w:val="00D7035C"/>
     <w:rsid w:val="00D762AF"/>
     <w:rsid w:val="00DB70E5"/>
     <w:rsid w:val="00DC24FB"/>
     <w:rsid w:val="00DF4464"/>
     <w:rsid w:val="00E1206A"/>
     <w:rsid w:val="00E15463"/>
     <w:rsid w:val="00E447E6"/>
     <w:rsid w:val="00E6766E"/>
     <w:rsid w:val="00E804FA"/>
     <w:rsid w:val="00E93732"/>
     <w:rsid w:val="00EA1E24"/>
     <w:rsid w:val="00EA300C"/>
     <w:rsid w:val="00EA41D4"/>
     <w:rsid w:val="00EB1A49"/>
     <w:rsid w:val="00ED3DC5"/>
     <w:rsid w:val="00EE5838"/>
     <w:rsid w:val="00F30629"/>
+    <w:rsid w:val="00F41655"/>
     <w:rsid w:val="00F43B1A"/>
     <w:rsid w:val="00F45EC1"/>
     <w:rsid w:val="00F92D07"/>
     <w:rsid w:val="00FA3F81"/>
     <w:rsid w:val="00FA64FD"/>
     <w:rsid w:val="00FB0E72"/>
     <w:rsid w:val="00FE3293"/>
     <w:rsid w:val="00FE450A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -9632,55 +9425,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{419D227E-EC66-4C59-9ABF-386612CF5CFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>239</Words>
-  <Characters>1364</Characters>
+  <Words>232</Words>
+  <Characters>1326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1600</CharactersWithSpaces>
+  <CharactersWithSpaces>1555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>蔡世宗</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>